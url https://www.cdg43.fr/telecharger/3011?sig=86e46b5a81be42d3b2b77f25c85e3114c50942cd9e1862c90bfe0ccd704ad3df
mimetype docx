--- v0 (2026-06-12)
+++ v1 (2026-10-26)
@@ -240,82 +240,73 @@
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="220980" cy="220980"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8076" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E84130" w:themeFill="text2"/>
           </w:tcPr>
-          <w:p w14:paraId="54B2359E" w14:textId="77777777" w:rsidR="008B402C" w:rsidRDefault="008B402C" w:rsidP="008B402C">
+          <w:p w14:paraId="53BFCA1D" w14:textId="75E4CBC0" w:rsidR="008B402C" w:rsidRPr="008B402C" w:rsidRDefault="008B402C" w:rsidP="008B402C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A06D1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>La présente délibération ne devient exécutoire qu’après sa transmission au contrôle de légalité et l’accomplissement des formalités de publicité prévues par la réglementation en vigueur. Toute application rétroactive est illégale.</w:t>
             </w:r>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidR="00DE3DA2">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t>Toute création d’emploi permanent doit faire l’objet d’une déclaration de vacance d’emploi précédemment à la nomination (hormis pour les avancements de grade).</w:t>
+              <w:t xml:space="preserve"> L’avis du CST devra être donné avant la prise de délibération.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0D139D56" w14:textId="77777777" w:rsidR="008B402C" w:rsidRDefault="008B402C" w:rsidP="008B402C"/>
     <w:p w14:paraId="0FE4DC63" w14:textId="77777777" w:rsidR="00763099" w:rsidRPr="00763099" w:rsidRDefault="004D4FCD" w:rsidP="00763099">
       <w:pPr>
         <w:pStyle w:val="Sous-titre"/>
         <w:rPr>
           <w:color w:val="3C2878" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D4FCD">
         <w:rPr>
           <w:color w:val="3C2878" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Modèle de délibération </w:t>
       </w:r>
       <w:r w:rsidR="00763099" w:rsidRPr="00763099">
         <w:rPr>
           <w:color w:val="3C2878" w:themeColor="text1"/>
         </w:rPr>
         <w:t>portant modalités de remboursement des frais de déplacement du personnel</w:t>
       </w:r>
@@ -754,97 +745,81 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1585" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D3CAED" w:themeFill="text1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="10F60700" w14:textId="77777777" w:rsidR="00763099" w:rsidRPr="00763099" w:rsidRDefault="00763099" w:rsidP="0056320F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Semibold" w:hAnsi="Segoe UI Semibold" w:cs="Segoe UI Semibold"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00763099">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Semibold" w:hAnsi="Segoe UI Semibold" w:cs="Segoe UI Semibold"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commune de moins de 200 000 </w:t>
+              <w:t>Commune de moins de 200 000 hab</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1533" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D3CAED" w:themeFill="text1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="49774F69" w14:textId="77777777" w:rsidR="00763099" w:rsidRPr="00763099" w:rsidRDefault="00763099" w:rsidP="0056320F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Semibold" w:hAnsi="Segoe UI Semibold" w:cs="Segoe UI Semibold"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00763099">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Semibold" w:hAnsi="Segoe UI Semibold" w:cs="Segoe UI Semibold"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commune de plus de 200 000 </w:t>
+              <w:t>Commune de plus de 200 000 hab</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D3CAED" w:themeFill="text1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="012E42C5" w14:textId="77777777" w:rsidR="00763099" w:rsidRPr="00763099" w:rsidRDefault="00763099" w:rsidP="0056320F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Semibold" w:hAnsi="Segoe UI Semibold" w:cs="Segoe UI Semibold"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00763099">
               <w:rPr>
@@ -857,60 +832,52 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D3CAED" w:themeFill="text1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="66C427F3" w14:textId="77777777" w:rsidR="00763099" w:rsidRPr="00763099" w:rsidRDefault="00763099" w:rsidP="0056320F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Semibold" w:hAnsi="Segoe UI Semibold" w:cs="Segoe UI Semibold"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00763099">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Semibold" w:hAnsi="Segoe UI Semibold" w:cs="Segoe UI Semibold"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paris </w:t>
+              <w:t>Paris Intra Muros</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D3CAED" w:themeFill="text1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0E3D91D0" w14:textId="77777777" w:rsidR="00763099" w:rsidRPr="00763099" w:rsidRDefault="00763099" w:rsidP="0056320F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Semibold" w:hAnsi="Segoe UI Semibold" w:cs="Segoe UI Semibold"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00763099">
               <w:rPr>
@@ -1142,50 +1109,51 @@
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00763099">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>2015-1212</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00763099">
         <w:t xml:space="preserve"> du 30 septembre 2015 pour connaitre la liste des communes composant les communes du Grand Paris</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DB09D88" w14:textId="77777777" w:rsidR="00763099" w:rsidRPr="00763099" w:rsidRDefault="00763099" w:rsidP="00763099">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="E84130" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00763099">
         <w:rPr>
           <w:i/>
           <w:color w:val="E84130" w:themeColor="text2"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>(Il s’agit de montant forfaitaire maximum, la collectivité peut fixer un forfait inférieur. Si la collectivité souhaite indemniser au-delà de ces plafonds, elle peut y déroger (article 7-1 du décret du 19 juillet 2001) mais dans ce cas le remboursement se fera selon les frais réellement dépensés par l’agent, la délibération doit prévoir une durée limitée dans le temps)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AFAB489" w14:textId="77777777" w:rsidR="00763099" w:rsidRPr="00763099" w:rsidRDefault="00763099" w:rsidP="00763099">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00763099">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Article 2 :</w:t>
       </w:r>
       <w:r w:rsidRPr="00763099">
         <w:t xml:space="preserve"> Forfaits des indemnités kilométriques </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EECEA2D" w14:textId="77777777" w:rsidR="00763099" w:rsidRPr="00763099" w:rsidRDefault="00763099" w:rsidP="00763099">
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -1439,50 +1407,51 @@
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04F24BC0" w14:textId="77777777" w:rsidR="00FA6C71" w:rsidRDefault="00FA6C71" w:rsidP="00763099">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6477241B" w14:textId="4245A5B1" w:rsidR="00763099" w:rsidRPr="00763099" w:rsidRDefault="00763099" w:rsidP="00763099">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00763099">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Article 6 :</w:t>
       </w:r>
       <w:r w:rsidRPr="00763099">
         <w:t xml:space="preserve"> Exécution</w:t>
       </w:r>
       <w:r w:rsidRPr="00763099">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49B119F2" w14:textId="77777777" w:rsidR="00763099" w:rsidRPr="00763099" w:rsidRDefault="00763099" w:rsidP="00202DCD">
       <w:r w:rsidRPr="00763099">
         <w:t xml:space="preserve">Le </w:t>
       </w:r>
       <w:r w:rsidRPr="00763099">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Président/ Le Maire</w:t>
       </w:r>
       <w:r w:rsidRPr="00763099">
         <w:t xml:space="preserve"> et le payeur départemental sont chargés, chacun pour ce qui le concerne de l’exécution de cette décision qui sera transmise au contrôle de légalité de la </w:t>
       </w:r>
@@ -2559,65 +2528,65 @@
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
       <v:shape id="_x0000_i1026" type="#_x0000_t75" alt="/Volumes/32DECEMBRE-1/CDG43/00-Elements constants/elements graphiques/puce2.svg" style="width:15pt;height:15pt;visibility:visible" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="1">
     <w:pict>
-      <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:11.05pt;height:11.05pt" o:bullet="t">
+      <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:11.25pt;height:11.25pt" o:bullet="t">
         <v:imagedata r:id="rId2" o:title="puce 2"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="2">
     <w:pict>
-      <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:11.05pt;height:11.05pt" o:bullet="t">
+      <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:11.25pt;height:11.25pt" o:bullet="t">
         <v:imagedata r:id="rId3" o:title="puce2 copie1"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="3">
     <w:pict>
-      <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:60.05pt;height:60.05pt" o:bullet="t">
+      <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:60pt;height:60pt" o:bullet="t">
         <v:imagedata r:id="rId4" o:title="puce_2"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="023B44CC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AB00B4CE"/>
     <w:styleLink w:val="Listeactuelle9"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
@@ -6927,58 +6896,57 @@
   </w:num>
   <w:num w:numId="34" w16cid:durableId="525294218">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="2000423381">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="684987916">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="263005297">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="606233251">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="954406123">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="37"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="170"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="142"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="5121"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000E3947"/>
     <w:rsid w:val="000166DA"/>
     <w:rsid w:val="00022B9B"/>
     <w:rsid w:val="00067FCD"/>
     <w:rsid w:val="000715ED"/>
     <w:rsid w:val="000C4FF3"/>
@@ -7069,84 +7037,87 @@
     <w:rsid w:val="00A246FE"/>
     <w:rsid w:val="00A9222C"/>
     <w:rsid w:val="00AB2545"/>
     <w:rsid w:val="00AE401C"/>
     <w:rsid w:val="00AE4EC0"/>
     <w:rsid w:val="00AE6F70"/>
     <w:rsid w:val="00AF48AD"/>
     <w:rsid w:val="00B00943"/>
     <w:rsid w:val="00B651DF"/>
     <w:rsid w:val="00BA5775"/>
     <w:rsid w:val="00BA6C2C"/>
     <w:rsid w:val="00C122B8"/>
     <w:rsid w:val="00C4696C"/>
     <w:rsid w:val="00C8043F"/>
     <w:rsid w:val="00C82840"/>
     <w:rsid w:val="00C90ECD"/>
     <w:rsid w:val="00CA572E"/>
     <w:rsid w:val="00CC79B4"/>
     <w:rsid w:val="00CF204B"/>
     <w:rsid w:val="00D30832"/>
     <w:rsid w:val="00D639A6"/>
     <w:rsid w:val="00D67EA7"/>
     <w:rsid w:val="00D919CB"/>
     <w:rsid w:val="00D938A6"/>
     <w:rsid w:val="00DC3A5F"/>
+    <w:rsid w:val="00DE3DA2"/>
     <w:rsid w:val="00DF37F6"/>
     <w:rsid w:val="00E008AF"/>
     <w:rsid w:val="00E12F37"/>
     <w:rsid w:val="00E34161"/>
     <w:rsid w:val="00E466EC"/>
     <w:rsid w:val="00E5464F"/>
     <w:rsid w:val="00E57E0B"/>
     <w:rsid w:val="00EB0EA0"/>
     <w:rsid w:val="00EC0E6E"/>
+    <w:rsid w:val="00ED1CF3"/>
     <w:rsid w:val="00ED4D2D"/>
     <w:rsid w:val="00F01699"/>
     <w:rsid w:val="00F04496"/>
+    <w:rsid w:val="00F148F8"/>
     <w:rsid w:val="00FA6C71"/>
     <w:rsid w:val="00FB725A"/>
     <w:rsid w:val="00FC5E4B"/>
     <w:rsid w:val="00FE65D9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="5121"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7923165D"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{DA5910F7-5727-43FA-AFC3-108A61D06967}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -8955,70 +8926,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18EAAC28-444C-0E41-835A-C44D36340A5A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Modele acte_Delib Carriere</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>783</Words>
-  <Characters>4309</Characters>
+  <Words>768</Words>
+  <Characters>4227</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>35</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5082</CharactersWithSpaces>
+  <CharactersWithSpaces>4986</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Hélène GAGNAIRE</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>