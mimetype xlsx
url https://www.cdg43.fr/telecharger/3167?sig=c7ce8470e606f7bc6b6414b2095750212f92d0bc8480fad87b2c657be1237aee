--- v0 (2026-05-14)
+++ v1 (2026-08-13)
@@ -8,139 +8,138 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29916"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30403"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/28082d254f1908ac/Applications Excel/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/28082d254f1908ac/Applications Excel/Indemnité congés payés/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{517B67C9-9B56-4616-92EF-E1DA9BEB2C33}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="Mz4Lcj4BAjZA0ZdVgcEwjUJsoFCvLuRhdd93zy/jOdLAElmocAAytZGUZ0I9rqYQecS0+lM3vsTGrYrjC2uPdw==" workbookSaltValue="TSi5FqFfIwmUiwYzn/oAQw==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="188" documentId="8_{00E1C504-8454-4C32-B00F-345D1FC0148B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{84EB3F21-6071-41B2-A4B0-D75A5A353219}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00AC0892-EF8D-46DF-8C14-628AB717FF42}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00AC0892-EF8D-46DF-8C14-628AB717FF42}"/>
   </bookViews>
   <sheets>
-    <sheet name="Services privés" sheetId="4" r:id="rId1"/>
+    <sheet name="Calcul 2026" sheetId="4" r:id="rId1"/>
     <sheet name="Age départ retraite" sheetId="6" state="hidden" r:id="rId2"/>
     <sheet name="Liste" sheetId="5" state="hidden" r:id="rId3"/>
     <sheet name="Table indiciaire C1" sheetId="3" state="hidden" r:id="rId4"/>
     <sheet name="Feuil2" sheetId="2" state="hidden" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Services privés'!$13:$13</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Calcul 2026'!$12:$12</definedName>
     <definedName name="NOui_Non">Liste!$B$2:$B$3</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Services privés'!$A$1:$G$47</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Calcul 2026'!$A$1:$G$46</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="A25" i="4" l="1"/>
-  <c r="A24" i="4"/>
+  <c r="A24" i="4" l="1"/>
   <c r="A23" i="4"/>
   <c r="A22" i="4"/>
   <c r="A21" i="4"/>
   <c r="A20" i="4"/>
   <c r="A19" i="4"/>
   <c r="A18" i="4"/>
   <c r="A17" i="4"/>
   <c r="A16" i="4"/>
   <c r="A15" i="4"/>
   <c r="A14" i="4"/>
-  <c r="F41" i="4"/>
+  <c r="A13" i="4"/>
   <c r="F40" i="4"/>
   <c r="F39" i="4"/>
   <c r="F38" i="4"/>
+  <c r="F37" i="4"/>
+  <c r="G14" i="4"/>
   <c r="G15" i="4"/>
   <c r="G16" i="4"/>
   <c r="G17" i="4"/>
   <c r="G18" i="4"/>
   <c r="G19" i="4"/>
   <c r="G20" i="4"/>
   <c r="G21" i="4"/>
   <c r="G22" i="4"/>
   <c r="G23" i="4"/>
   <c r="G24" i="4"/>
-  <c r="G25" i="4"/>
-  <c r="G14" i="4"/>
+  <c r="G13" i="4"/>
   <c r="A6" i="6"/>
   <c r="A7" i="6"/>
   <c r="A8" i="6"/>
   <c r="A9" i="6"/>
   <c r="A10" i="6"/>
   <c r="A11" i="6"/>
   <c r="A5" i="6"/>
-  <c r="F42" i="4" l="1"/>
-[...2 lines deleted...]
-  <c r="G46" i="4" l="1"/>
+  <c r="F41" i="4" l="1"/>
+  <c r="G25" i="4"/>
+  <c r="G27" i="4" s="1"/>
+  <c r="G40" i="4" l="1"/>
+  <c r="G39" i="4"/>
   <c r="G38" i="4"/>
-  <c r="G41" i="4"/>
-[...1 lines deleted...]
-  <c r="G39" i="4"/>
+  <c r="G37" i="4"/>
+  <c r="G45" i="4"/>
   <c r="F6" i="3"/>
-  <c r="G42" i="4" l="1"/>
-  <c r="G44" i="4" s="1"/>
+  <c r="G41" i="4" l="1"/>
+  <c r="G43" i="4" s="1"/>
   <c r="F7" i="3"/>
   <c r="F8" i="3" s="1"/>
   <c r="F9" i="3" s="1"/>
   <c r="F10" i="3" s="1"/>
   <c r="F11" i="3" s="1"/>
   <c r="F12" i="3" s="1"/>
   <c r="F13" i="3" s="1"/>
   <c r="F14" i="3" s="1"/>
   <c r="F15" i="3" s="1"/>
   <c r="F16" i="3" s="1"/>
   <c r="F17" i="3" s="1"/>
   <c r="F18" i="3" s="1"/>
   <c r="F19" i="3" s="1"/>
   <c r="F20" i="3" s="1"/>
   <c r="F21" i="3" s="1"/>
   <c r="F22" i="3" s="1"/>
   <c r="F23" i="3" s="1"/>
   <c r="F24" i="3" s="1"/>
   <c r="F25" i="3" s="1"/>
   <c r="F26" i="3" s="1"/>
   <c r="F27" i="3" s="1"/>
   <c r="F28" i="3" s="1"/>
   <c r="F29" i="3" s="1"/>
   <c r="F30" i="3" s="1"/>
   <c r="F31" i="3" s="1"/>
@@ -156,51 +155,51 @@
   <c r="F41" i="3" s="1"/>
   <c r="F42" i="3" s="1"/>
   <c r="F43" i="3" s="1"/>
   <c r="F44" i="3" s="1"/>
   <c r="F45" i="3" s="1"/>
   <c r="F46" i="3" s="1"/>
   <c r="F47" i="3" s="1"/>
   <c r="F48" i="3" s="1"/>
   <c r="F49" i="3" s="1"/>
   <c r="F50" i="3" s="1"/>
   <c r="F51" i="3" s="1"/>
   <c r="F52" i="3" s="1"/>
   <c r="F53" i="3" s="1"/>
   <c r="F54" i="3" s="1"/>
   <c r="B16" i="3"/>
   <c r="K5" i="3" l="1"/>
   <c r="K6" i="3"/>
   <c r="K7" i="3" s="1"/>
   <c r="J5" i="3" l="1"/>
   <c r="J6" i="3" l="1"/>
   <c r="J7" i="3" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="140" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="143" uniqueCount="83">
   <si>
     <t>Mois</t>
   </si>
   <si>
     <t>Nom Prénom de l'agent :</t>
   </si>
   <si>
     <t>Echelons</t>
   </si>
   <si>
     <t>1er échelon</t>
   </si>
   <si>
     <t>2e échelon</t>
   </si>
   <si>
     <t>3e échelon</t>
   </si>
   <si>
     <t>4e échelon</t>
   </si>
   <si>
     <t>5e échelon</t>
   </si>
   <si>
@@ -376,168 +375,177 @@
     <t>Particip PSC</t>
   </si>
   <si>
     <t xml:space="preserve">Autres </t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Rémunération brute annuelle</t>
   </si>
   <si>
     <t>Rémunération brute mensuelle</t>
   </si>
   <si>
     <t>Rémunération brute de l'agent au cours de l'année civile précédente</t>
   </si>
   <si>
     <t>Montant</t>
   </si>
   <si>
     <t>Durée (ans)</t>
   </si>
   <si>
     <t>Montant minimum de l'indemnité spécifique de rupture conventionnelle</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Durée de service effectifs accomplis dans la fonction publique 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Segoe UI"/>
+        <family val="2"/>
+      </rPr>
+      <t>(en nombre d'années complètes)</t>
+    </r>
+  </si>
+  <si>
+    <t>Montant de l'indemnité</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Nombre d'années inférieur à 10 ans </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Segoe UI"/>
+        <family val="2"/>
+      </rPr>
+      <t>(1/6 mois brut )</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Nombre d'années de 10 à 15 ans </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Segoe UI"/>
+        <family val="2"/>
+      </rPr>
+      <t>(1/5 mois brut)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Nombre d'années de 16 à 20 ans</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Segoe UI"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> (1/4 mois brut)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Nombre d'années de 21 à 24 ans </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Segoe UI"/>
+        <family val="2"/>
+      </rPr>
+      <t>(1/3 mois brut)</t>
+    </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Segoe UI"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Montant maximum de l'indemnité spécifique de rupture conventionnelle </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Segoe UI"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Segoe UI"/>
         <family val="2"/>
       </rPr>
-      <t>(1/12 rémunération brute mensuelle par année d'ancienneté dans la limite de 24 ans d'ancienneté)</t>
+      <t>(1/24 rémunération brute annuelle par année d'ancienneté dans la limite de 24 ans d'ancienneté)</t>
     </r>
   </si>
   <si>
-    <r>
-[...70 lines deleted...]
-    <t>Montant de l'indemnité</t>
+    <t>de rupture conventionnelle</t>
+  </si>
+  <si>
+    <t>En application du décret n° 2026-746 du 6 août 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Simulateur Indemnité </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="[h]:mm"/>
     <numFmt numFmtId="165" formatCode="#,##0.00\ &quot;€&quot;"/>
-    <numFmt numFmtId="167" formatCode="0&quot; ans&quot;"/>
-    <numFmt numFmtId="170" formatCode="mmmm\ yyyy"/>
+    <numFmt numFmtId="166" formatCode="0&quot; ans&quot;"/>
+    <numFmt numFmtId="167" formatCode="mmmm\ yyyy"/>
   </numFmts>
-  <fonts count="17" x14ac:knownFonts="1">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Tahoma"/>
@@ -604,50 +612,62 @@
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9.5"/>
       <color theme="1"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF3C2878"/>
+      <name val="Segoe UI"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="24"/>
+      <color rgb="FF3C2878"/>
+      <name val="Segoe UI Semibold"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC00000"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -934,94 +954,86 @@
       <bottom style="thin">
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color theme="1"/>
       </left>
       <right style="thick">
         <color theme="1"/>
       </right>
       <top style="thick">
         <color theme="1"/>
       </top>
       <bottom style="thick">
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="75">
+  <cellXfs count="87">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="1" fontId="5" fillId="4" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...6 lines deleted...]
-    </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="9" fontId="8" fillId="3" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
@@ -1034,259 +1046,284 @@
     </xf>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="14" fontId="9" fillId="7" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="14" fontId="9" fillId="7" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="1" fontId="9" fillId="7" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="1" fontId="9" fillId="7" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" indent="2"/>
       <protection hidden="1"/>
     </xf>
+    <xf numFmtId="165" fontId="8" fillId="3" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="3"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="7" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="7" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="7" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="7" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="5" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="14" fillId="6" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="6" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="6" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="3"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="3"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="3"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="3"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="3"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="3"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="3"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="3"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="3"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" indent="2"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="3" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-      <protection hidden="1"/>
+    <xf numFmtId="1" fontId="5" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...135 lines deleted...]
-    <xf numFmtId="1" fontId="5" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="166" fontId="8" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0" hidden="1"/>
     </xf>
-    <xf numFmtId="14" fontId="5" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...9 lines deleted...]
-      <protection locked="0" hidden="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="9" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="4" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="distributed" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="9" fontId="8" fillId="0" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="8" fillId="0" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="8" fillId="0" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+      <protection hidden="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Pourcentage" xfId="1" builtinId="5"/>
   </cellStyles>
-  <dxfs count="10">
-[...27 lines deleted...]
-    </dxf>
+  <dxfs count="7">
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color theme="1"/>
         <name val="Segoe UI"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color theme="1"/>
         <name val="Segoe UI"/>
@@ -1389,216 +1426,104 @@
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>576809</xdr:colOff>
       <xdr:row>4</xdr:row>
-      <xdr:rowOff>136152</xdr:rowOff>
+      <xdr:rowOff>14925</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Graphique 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{793E0616-61DB-4EFF-9817-19F90F5A56D9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
               <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect l="13014" t="17613" b="1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1662659" cy="1164852"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
-  <xdr:twoCellAnchor>
-[...110 lines deleted...]
-  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{E34FAACE-0147-400E-AB44-CEE1F5D61DA8}" name="Tableau2" displayName="Tableau2" ref="A4:E11" totalsRowShown="0" headerRowDxfId="9" dataDxfId="8">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{E34FAACE-0147-400E-AB44-CEE1F5D61DA8}" name="Tableau2" displayName="Tableau2" ref="A4:E11" totalsRowShown="0" headerRowDxfId="6" dataDxfId="5">
   <autoFilter ref="A4:E11" xr:uid="{E34FAACE-0147-400E-AB44-CEE1F5D61DA8}"/>
   <tableColumns count="5">
-    <tableColumn id="1" xr3:uid="{E6498964-7CAD-47A8-B1CA-B9AF4A3E56D2}" name="Cas de l'agent" dataDxfId="7">
+    <tableColumn id="1" xr3:uid="{E6498964-7CAD-47A8-B1CA-B9AF4A3E56D2}" name="Cas de l'agent" dataDxfId="4">
       <calculatedColumnFormula>IF(AND(Date_naissance&gt;=B5,Date_naissance&lt;=C5),"Oui","")</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="2" xr3:uid="{54350C35-B8E8-48F7-9424-E88E7DC3DF6A}" name="Début" dataDxfId="6"/>
-[...2 lines deleted...]
-    <tableColumn id="5" xr3:uid="{753F1582-49EA-4BFF-A647-943D7547DB9B}" name="mois" dataDxfId="3"/>
+    <tableColumn id="2" xr3:uid="{54350C35-B8E8-48F7-9424-E88E7DC3DF6A}" name="Début" dataDxfId="3"/>
+    <tableColumn id="3" xr3:uid="{B01A25FA-905E-46CC-9A6B-C476D2873D29}" name="Fin" dataDxfId="2"/>
+    <tableColumn id="4" xr3:uid="{97BACBE9-4143-4E42-A6E3-896970F8177F}" name="ans" dataDxfId="1"/>
+    <tableColumn id="5" xr3:uid="{753F1582-49EA-4BFF-A647-943D7547DB9B}" name="mois" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{092819C4-94BB-442C-904D-20B16A6F4B3B}" name="Tableau1" displayName="Tableau1" ref="B1:B3" totalsRowShown="0">
   <autoFilter ref="B1:B3" xr:uid="{092819C4-94BB-442C-904D-20B16A6F4B3B}"/>
   <tableColumns count="1">
     <tableColumn id="1" xr3:uid="{5D2BBB9A-8C6F-4889-A3EA-9BF0A29FB2A9}" name="Oui/Non"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="ThèmeCDG43">
   <a:themeElements>
     <a:clrScheme name="Personnalisé 2">
       <a:dk1>
         <a:srgbClr val="3C2878"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1975,876 +1900,906 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D3963E81-F7A5-415D-99E1-31E323FD54F8}">
   <sheetPr codeName="Feuil4">
     <tabColor rgb="FF00B0F0"/>
   </sheetPr>
-  <dimension ref="A2:S54"/>
+  <dimension ref="A1:S53"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" showZeros="0" tabSelected="1" topLeftCell="A4" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="E6" sqref="E6:G6"/>
+    <sheetView showGridLines="0" showRowColHeaders="0" showZeros="0" tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="E5" sqref="E5:G5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.5703125" defaultRowHeight="20.45" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="9" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="9" customWidth="1"/>
     <col min="3" max="5" width="12.85546875" style="10" customWidth="1"/>
     <col min="6" max="6" width="12.85546875" style="11" customWidth="1"/>
     <col min="7" max="7" width="14.7109375" style="11" customWidth="1"/>
     <col min="8" max="8" width="12.85546875" style="12" customWidth="1"/>
-    <col min="9" max="10" width="9.28515625" style="15" hidden="1" customWidth="1"/>
+    <col min="9" max="10" width="9.28515625" style="13" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" style="11" customWidth="1"/>
     <col min="12" max="12" width="7.7109375" style="11" hidden="1" customWidth="1"/>
     <col min="13" max="14" width="7.7109375" style="11" customWidth="1"/>
-    <col min="15" max="15" width="4.28515625" style="21" customWidth="1"/>
-    <col min="16" max="16" width="33.85546875" style="17" customWidth="1"/>
+    <col min="15" max="15" width="4.28515625" style="19" customWidth="1"/>
+    <col min="16" max="16" width="33.85546875" style="15" customWidth="1"/>
     <col min="17" max="17" width="11.5703125" style="11" customWidth="1"/>
     <col min="18" max="16384" width="11.5703125" style="11"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
-[...24 lines deleted...]
-      <c r="A8" s="32" t="s">
+    <row r="1" spans="1:19" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C1" s="81" t="s">
+        <v>82</v>
+      </c>
+      <c r="D1" s="82"/>
+      <c r="E1" s="82"/>
+      <c r="F1" s="82"/>
+      <c r="G1" s="82"/>
+    </row>
+    <row r="2" spans="1:19" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C2" s="81" t="s">
+        <v>80</v>
+      </c>
+      <c r="D2" s="82"/>
+      <c r="E2" s="82"/>
+      <c r="F2" s="82"/>
+      <c r="G2" s="82"/>
+    </row>
+    <row r="3" spans="1:19" s="77" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="73"/>
+      <c r="B3" s="73"/>
+      <c r="C3" s="74" t="s">
+        <v>81</v>
+      </c>
+      <c r="D3" s="74"/>
+      <c r="E3" s="74"/>
+      <c r="F3" s="74"/>
+      <c r="G3" s="74"/>
+      <c r="H3" s="75"/>
+      <c r="I3" s="76"/>
+      <c r="J3" s="76"/>
+      <c r="L3" s="78"/>
+      <c r="O3" s="79"/>
+      <c r="P3" s="80"/>
+    </row>
+    <row r="4" spans="1:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="67"/>
+      <c r="C5" s="67"/>
+      <c r="D5" s="67"/>
+      <c r="E5" s="68"/>
+      <c r="F5" s="68"/>
+      <c r="G5" s="68"/>
+    </row>
+    <row r="6" spans="1:19" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="29"/>
+      <c r="B6" s="29"/>
+      <c r="C6" s="29"/>
+      <c r="D6" s="29"/>
+      <c r="F6" s="10"/>
+      <c r="G6" s="10"/>
+    </row>
+    <row r="7" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="67" t="s">
         <v>60</v>
       </c>
-      <c r="B8" s="32"/>
-[...22 lines deleted...]
-      <c r="A11" s="64" t="s">
+      <c r="B7" s="67"/>
+      <c r="C7" s="67"/>
+      <c r="D7" s="67"/>
+      <c r="E7" s="69"/>
+      <c r="F7" s="69"/>
+      <c r="G7" s="69"/>
+    </row>
+    <row r="8" spans="1:19" ht="7.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="9" spans="1:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="28"/>
+      <c r="B9" s="28"/>
+      <c r="C9" s="28"/>
+      <c r="D9" s="28"/>
+      <c r="E9" s="28"/>
+      <c r="F9" s="28"/>
+      <c r="G9" s="28"/>
+      <c r="O9" s="28"/>
+      <c r="P9" s="28"/>
+      <c r="Q9" s="28"/>
+      <c r="R9" s="28"/>
+      <c r="S9" s="28"/>
+    </row>
+    <row r="10" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="45" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="12" spans="1:19" ht="9" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-      <c r="A13" s="26" t="s">
+    <row r="11" spans="1:19" ht="9" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="12" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="B13" s="27" t="s">
+      <c r="B12" s="25" t="s">
         <v>61</v>
       </c>
-      <c r="C13" s="28" t="s">
+      <c r="C12" s="26" t="s">
         <v>62</v>
       </c>
-      <c r="D13" s="28" t="s">
+      <c r="D12" s="26" t="s">
         <v>63</v>
       </c>
-      <c r="E13" s="28" t="s">
+      <c r="E12" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="F13" s="29" t="s">
+      <c r="F12" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="G13" s="29" t="s">
+      <c r="G12" s="27" t="s">
         <v>66</v>
+      </c>
+      <c r="H12" s="11"/>
+      <c r="I12" s="11"/>
+      <c r="J12" s="11"/>
+      <c r="O12" s="11"/>
+      <c r="P12" s="11"/>
+    </row>
+    <row r="13" spans="1:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="46" t="str">
+        <f>IF($E$7="","",DATE(YEAR($E$7)-1,1,1))</f>
+        <v/>
+      </c>
+      <c r="B13" s="52"/>
+      <c r="C13" s="52"/>
+      <c r="D13" s="52"/>
+      <c r="E13" s="52"/>
+      <c r="F13" s="52"/>
+      <c r="G13" s="47">
+        <f>SUM(B13:F13)</f>
+        <v>0</v>
       </c>
       <c r="H13" s="11"/>
       <c r="I13" s="11"/>
       <c r="J13" s="11"/>
       <c r="O13" s="11"/>
       <c r="P13" s="11"/>
     </row>
     <row r="14" spans="1:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="65" t="str">
-        <f>IF($E$8="","",DATE(YEAR($E$8)-1,1,1))</f>
+      <c r="A14" s="46" t="str">
+        <f>IF($E$7="","",DATE(YEAR($E$7)-1,2,1))</f>
         <v/>
       </c>
-      <c r="B14" s="73"/>
-[...5 lines deleted...]
-        <f>SUM(B14:F14)</f>
+      <c r="B14" s="52"/>
+      <c r="C14" s="52"/>
+      <c r="D14" s="52"/>
+      <c r="E14" s="52"/>
+      <c r="F14" s="52"/>
+      <c r="G14" s="47">
+        <f t="shared" ref="G14:G24" si="0">SUM(B14:F14)</f>
         <v>0</v>
       </c>
       <c r="H14" s="11"/>
       <c r="I14" s="11"/>
       <c r="J14" s="11"/>
       <c r="O14" s="11"/>
       <c r="P14" s="11"/>
     </row>
     <row r="15" spans="1:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="65" t="str">
-        <f>IF($E$8="","",DATE(YEAR($E$8)-1,2,1))</f>
+      <c r="A15" s="46" t="str">
+        <f>IF($E$7="","",DATE(YEAR($E$7)-1,3,1))</f>
         <v/>
       </c>
-      <c r="B15" s="73"/>
-[...5 lines deleted...]
-        <f t="shared" ref="G15:G25" si="0">SUM(B15:F15)</f>
+      <c r="B15" s="52"/>
+      <c r="C15" s="52"/>
+      <c r="D15" s="52"/>
+      <c r="E15" s="52"/>
+      <c r="F15" s="52"/>
+      <c r="G15" s="47">
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H15" s="11"/>
       <c r="I15" s="11"/>
       <c r="J15" s="11"/>
       <c r="O15" s="11"/>
       <c r="P15" s="11"/>
     </row>
     <row r="16" spans="1:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="65" t="str">
-        <f>IF($E$8="","",DATE(YEAR($E$8)-1,3,1))</f>
+      <c r="A16" s="46" t="str">
+        <f>IF($E$7="","",DATE(YEAR($E$7)-1,4,1))</f>
         <v/>
       </c>
-      <c r="B16" s="73"/>
-[...4 lines deleted...]
-      <c r="G16" s="66">
+      <c r="B16" s="52"/>
+      <c r="C16" s="52"/>
+      <c r="D16" s="52"/>
+      <c r="E16" s="52"/>
+      <c r="F16" s="52"/>
+      <c r="G16" s="47">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H16" s="11"/>
       <c r="I16" s="11"/>
       <c r="J16" s="11"/>
       <c r="O16" s="11"/>
       <c r="P16" s="11"/>
     </row>
     <row r="17" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="65" t="str">
-        <f>IF($E$8="","",DATE(YEAR($E$8)-1,4,1))</f>
+      <c r="A17" s="46" t="str">
+        <f>IF($E$7="","",DATE(YEAR($E$7)-1,5,1))</f>
         <v/>
       </c>
-      <c r="B17" s="73"/>
-[...4 lines deleted...]
-      <c r="G17" s="66">
+      <c r="B17" s="52"/>
+      <c r="C17" s="52"/>
+      <c r="D17" s="52"/>
+      <c r="E17" s="52"/>
+      <c r="F17" s="52"/>
+      <c r="G17" s="47">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H17" s="11"/>
       <c r="I17" s="11"/>
       <c r="J17" s="11"/>
       <c r="O17" s="11"/>
       <c r="P17" s="11"/>
     </row>
     <row r="18" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="65" t="str">
-        <f>IF($E$8="","",DATE(YEAR($E$8)-1,5,1))</f>
+      <c r="A18" s="46" t="str">
+        <f>IF($E$7="","",DATE(YEAR($E$7)-1,6,1))</f>
         <v/>
       </c>
-      <c r="B18" s="73"/>
-[...4 lines deleted...]
-      <c r="G18" s="66">
+      <c r="B18" s="52"/>
+      <c r="C18" s="52"/>
+      <c r="D18" s="52"/>
+      <c r="E18" s="52"/>
+      <c r="F18" s="52"/>
+      <c r="G18" s="47">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H18" s="11"/>
       <c r="I18" s="11"/>
       <c r="J18" s="11"/>
       <c r="O18" s="11"/>
       <c r="P18" s="11"/>
     </row>
     <row r="19" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="65" t="str">
-        <f>IF($E$8="","",DATE(YEAR($E$8)-1,6,1))</f>
+      <c r="A19" s="46" t="str">
+        <f>IF($E$7="","",DATE(YEAR($E$7)-1,7,1))</f>
         <v/>
       </c>
-      <c r="B19" s="73"/>
-[...4 lines deleted...]
-      <c r="G19" s="66">
+      <c r="B19" s="52"/>
+      <c r="C19" s="52"/>
+      <c r="D19" s="52"/>
+      <c r="E19" s="52"/>
+      <c r="F19" s="52"/>
+      <c r="G19" s="47">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H19" s="11"/>
       <c r="I19" s="11"/>
       <c r="J19" s="11"/>
       <c r="O19" s="11"/>
       <c r="P19" s="11"/>
     </row>
     <row r="20" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="65" t="str">
-        <f>IF($E$8="","",DATE(YEAR($E$8)-1,7,1))</f>
+      <c r="A20" s="46" t="str">
+        <f>IF(E7="","",DATE(YEAR($E$7)-1,8,1))</f>
         <v/>
       </c>
-      <c r="B20" s="73"/>
-[...4 lines deleted...]
-      <c r="G20" s="66">
+      <c r="B20" s="52"/>
+      <c r="C20" s="52"/>
+      <c r="D20" s="52"/>
+      <c r="E20" s="52"/>
+      <c r="F20" s="52"/>
+      <c r="G20" s="47">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H20" s="11"/>
       <c r="I20" s="11"/>
       <c r="J20" s="11"/>
       <c r="O20" s="11"/>
       <c r="P20" s="11"/>
     </row>
     <row r="21" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="65" t="str">
-        <f>IF(E8="","",DATE(YEAR($E$8)-1,8,1))</f>
+      <c r="A21" s="46" t="str">
+        <f>IF($E$7="","",DATE(YEAR($E$7)-1,9,1))</f>
         <v/>
       </c>
-      <c r="B21" s="73"/>
-[...4 lines deleted...]
-      <c r="G21" s="66">
+      <c r="B21" s="52"/>
+      <c r="C21" s="52"/>
+      <c r="D21" s="52"/>
+      <c r="E21" s="52"/>
+      <c r="F21" s="52"/>
+      <c r="G21" s="47">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H21" s="11"/>
       <c r="I21" s="11"/>
       <c r="J21" s="11"/>
       <c r="O21" s="11"/>
       <c r="P21" s="11"/>
     </row>
     <row r="22" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="65" t="str">
-        <f>IF($E$8="","",DATE(YEAR($E$8)-1,9,1))</f>
+      <c r="A22" s="46" t="str">
+        <f>IF($E$7="","",DATE(YEAR($E$7)-1,10,1))</f>
         <v/>
       </c>
-      <c r="B22" s="73"/>
-[...4 lines deleted...]
-      <c r="G22" s="66">
+      <c r="B22" s="52"/>
+      <c r="C22" s="52"/>
+      <c r="D22" s="52"/>
+      <c r="E22" s="52"/>
+      <c r="F22" s="52"/>
+      <c r="G22" s="47">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H22" s="11"/>
       <c r="I22" s="11"/>
       <c r="J22" s="11"/>
       <c r="O22" s="11"/>
       <c r="P22" s="11"/>
     </row>
     <row r="23" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="65" t="str">
-        <f>IF($E$8="","",DATE(YEAR($E$8)-1,10,1))</f>
+      <c r="A23" s="46" t="str">
+        <f>IF($E$7="","",DATE(YEAR($E$7)-1,11,1))</f>
         <v/>
       </c>
-      <c r="B23" s="73"/>
-[...4 lines deleted...]
-      <c r="G23" s="66">
+      <c r="B23" s="52"/>
+      <c r="C23" s="52"/>
+      <c r="D23" s="52"/>
+      <c r="E23" s="52"/>
+      <c r="F23" s="52"/>
+      <c r="G23" s="47">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H23" s="11"/>
       <c r="I23" s="11"/>
       <c r="J23" s="11"/>
       <c r="O23" s="11"/>
       <c r="P23" s="11"/>
     </row>
     <row r="24" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="65" t="str">
-        <f>IF($E$8="","",DATE(YEAR($E$8)-1,11,1))</f>
+      <c r="A24" s="46" t="str">
+        <f>IF(E7="","",DATE(YEAR($E$7)-1,12,1))</f>
         <v/>
       </c>
-      <c r="B24" s="73"/>
-[...4 lines deleted...]
-      <c r="G24" s="66">
+      <c r="B24" s="52"/>
+      <c r="C24" s="52"/>
+      <c r="D24" s="52">
+        <v>0</v>
+      </c>
+      <c r="E24" s="52"/>
+      <c r="F24" s="52"/>
+      <c r="G24" s="47">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H24" s="11"/>
       <c r="I24" s="11"/>
       <c r="J24" s="11"/>
       <c r="O24" s="11"/>
       <c r="P24" s="11"/>
     </row>
-    <row r="25" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-        <f t="shared" si="0"/>
+    <row r="25" spans="1:16" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="83"/>
+      <c r="B25" s="83"/>
+      <c r="C25" s="84"/>
+      <c r="D25" s="14"/>
+      <c r="E25" s="14"/>
+      <c r="F25" s="14" t="s">
+        <v>67</v>
+      </c>
+      <c r="G25" s="30">
+        <f>SUM(G13:G24)</f>
         <v>0</v>
       </c>
       <c r="H25" s="11"/>
       <c r="I25" s="11"/>
       <c r="J25" s="11"/>
       <c r="O25" s="11"/>
       <c r="P25" s="11"/>
     </row>
-    <row r="26" spans="1:16" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F26" s="16" t="s">
+    <row r="26" spans="1:16" ht="17.25" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="85"/>
+      <c r="B26" s="85"/>
+      <c r="C26" s="86"/>
+      <c r="D26" s="14"/>
+      <c r="E26" s="14"/>
+      <c r="F26" s="14" t="s">
         <v>67</v>
       </c>
-      <c r="G26" s="34">
-[...2 lines deleted...]
-      </c>
+      <c r="G26" s="14"/>
       <c r="H26" s="11"/>
       <c r="I26" s="11"/>
       <c r="J26" s="11"/>
       <c r="O26" s="11"/>
       <c r="P26" s="11"/>
     </row>
-    <row r="27" spans="1:16" ht="17.25" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="G27" s="16"/>
+    <row r="27" spans="1:16" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="85"/>
+      <c r="B27" s="85"/>
+      <c r="C27" s="86"/>
+      <c r="D27" s="14"/>
+      <c r="E27" s="14"/>
+      <c r="F27" s="14" t="s">
+        <v>68</v>
+      </c>
+      <c r="G27" s="30">
+        <f>G25/12</f>
+        <v>0</v>
+      </c>
       <c r="H27" s="11"/>
       <c r="I27" s="11"/>
       <c r="J27" s="11"/>
       <c r="O27" s="11"/>
       <c r="P27" s="11"/>
     </row>
     <row r="28" spans="1:16" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="16"/>
-[...8 lines deleted...]
-        <f>G26/12</f>
+      <c r="A28" s="48"/>
+      <c r="P28" s="11"/>
+    </row>
+    <row r="29" spans="1:16" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="45" t="s">
+        <v>50</v>
+      </c>
+      <c r="P29" s="11"/>
+    </row>
+    <row r="30" spans="1:16" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="45"/>
+      <c r="P30" s="11"/>
+    </row>
+    <row r="31" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="70" t="s">
+        <v>73</v>
+      </c>
+      <c r="B31" s="70"/>
+      <c r="C31" s="70"/>
+      <c r="D31" s="70"/>
+      <c r="E31" s="70"/>
+      <c r="F31" s="71"/>
+      <c r="G31" s="71"/>
+      <c r="P31" s="31"/>
+    </row>
+    <row r="32" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="70"/>
+      <c r="B32" s="70"/>
+      <c r="C32" s="70"/>
+      <c r="D32" s="70"/>
+      <c r="E32" s="70"/>
+      <c r="F32" s="71"/>
+      <c r="G32" s="71"/>
+      <c r="P32" s="11"/>
+    </row>
+    <row r="33" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="45"/>
+      <c r="P33" s="11"/>
+    </row>
+    <row r="34" spans="1:16" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="45" t="s">
+        <v>74</v>
+      </c>
+      <c r="P34" s="11"/>
+    </row>
+    <row r="35" spans="1:16" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="45"/>
+      <c r="P35" s="11"/>
+    </row>
+    <row r="36" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="35"/>
+      <c r="B36" s="35"/>
+      <c r="C36" s="36"/>
+      <c r="D36" s="36"/>
+      <c r="E36" s="37"/>
+      <c r="F36" s="38" t="s">
+        <v>71</v>
+      </c>
+      <c r="G36" s="38" t="s">
+        <v>70</v>
+      </c>
+      <c r="P36" s="11"/>
+    </row>
+    <row r="37" spans="1:16" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="55" t="s">
+        <v>75</v>
+      </c>
+      <c r="B37" s="56"/>
+      <c r="C37" s="56"/>
+      <c r="D37" s="56"/>
+      <c r="E37" s="57"/>
+      <c r="F37" s="49">
+        <f>IF($F$31&lt;10,$F$31,10)</f>
         <v>0</v>
       </c>
-      <c r="H28" s="11"/>
-[...20 lines deleted...]
-      <c r="A32" s="36" t="s">
+      <c r="G37" s="39">
+        <f>$G$27*(1/6)*$F37</f>
+        <v>0</v>
+      </c>
+      <c r="P37" s="11"/>
+    </row>
+    <row r="38" spans="1:16" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="58" t="s">
+        <v>76</v>
+      </c>
+      <c r="B38" s="59"/>
+      <c r="C38" s="59"/>
+      <c r="D38" s="59"/>
+      <c r="E38" s="60"/>
+      <c r="F38" s="50">
+        <f>IF($F$31&lt;=10,0,IF(AND($F$31&gt;10,$F$31&lt;=15),$F$31-10,5))</f>
+        <v>0</v>
+      </c>
+      <c r="G38" s="40">
+        <f>$G$27*(1/5)*$F38</f>
+        <v>0</v>
+      </c>
+      <c r="P38" s="11"/>
+    </row>
+    <row r="39" spans="1:16" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="58" t="s">
+        <v>77</v>
+      </c>
+      <c r="B39" s="59"/>
+      <c r="C39" s="59"/>
+      <c r="D39" s="59"/>
+      <c r="E39" s="60"/>
+      <c r="F39" s="50">
+        <f>IF($F$31&lt;=15,0,IF(AND($F$31&gt;15,$F$31&lt;=20),$F$31-15,5))</f>
+        <v>0</v>
+      </c>
+      <c r="G39" s="40">
+        <f>$G$27*(1/4)*$F39</f>
+        <v>0</v>
+      </c>
+      <c r="P39" s="11"/>
+    </row>
+    <row r="40" spans="1:16" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="61" t="s">
         <v>78</v>
       </c>
-      <c r="B32" s="36"/>
-[...22 lines deleted...]
-      <c r="A35" s="64" t="s">
+      <c r="B40" s="62"/>
+      <c r="C40" s="62"/>
+      <c r="D40" s="62"/>
+      <c r="E40" s="63"/>
+      <c r="F40" s="50">
+        <f>IF($F$31&lt;=20,0,IF(AND($F$31&gt;20,$F$31&lt;=24),$F$31-20,4))</f>
+        <v>0</v>
+      </c>
+      <c r="G40" s="40">
+        <f>$G$27*(1/3)*$F40</f>
+        <v>0</v>
+      </c>
+      <c r="P40" s="11"/>
+    </row>
+    <row r="41" spans="1:16" ht="17.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="64" t="s">
+        <v>66</v>
+      </c>
+      <c r="B41" s="65"/>
+      <c r="C41" s="65"/>
+      <c r="D41" s="65"/>
+      <c r="E41" s="66"/>
+      <c r="F41" s="41">
+        <f>SUM(F37:F40)</f>
+        <v>0</v>
+      </c>
+      <c r="G41" s="42">
+        <f>SUM(G37:G40)</f>
+        <v>0</v>
+      </c>
+      <c r="P41" s="11"/>
+    </row>
+    <row r="42" spans="1:16" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="32"/>
+      <c r="B42" s="18"/>
+      <c r="C42" s="17"/>
+      <c r="D42" s="17"/>
+      <c r="E42" s="51"/>
+      <c r="F42" s="33"/>
+      <c r="G42" s="31"/>
+      <c r="P42" s="11"/>
+    </row>
+    <row r="43" spans="1:16" ht="31.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="54" t="s">
+        <v>72</v>
+      </c>
+      <c r="B43" s="54"/>
+      <c r="C43" s="54"/>
+      <c r="D43" s="54"/>
+      <c r="E43" s="54"/>
+      <c r="F43" s="54"/>
+      <c r="G43" s="44">
+        <f>G41</f>
+        <v>0</v>
+      </c>
+      <c r="P43" s="11"/>
+    </row>
+    <row r="44" spans="1:16" ht="9" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="34"/>
+      <c r="B44" s="34"/>
+      <c r="C44" s="34"/>
+      <c r="D44" s="34"/>
+      <c r="E44" s="34"/>
+      <c r="F44" s="34"/>
+      <c r="G44" s="43"/>
+      <c r="P44" s="11"/>
+    </row>
+    <row r="45" spans="1:16" ht="31.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="53" t="s">
         <v>79</v>
       </c>
-      <c r="P35" s="11"/>
-[...28 lines deleted...]
-        <f>IF($F$32&lt;10,$F$32,10)</f>
+      <c r="B45" s="53"/>
+      <c r="C45" s="53"/>
+      <c r="D45" s="53"/>
+      <c r="E45" s="53"/>
+      <c r="F45" s="53"/>
+      <c r="G45" s="44">
+        <f>G25/24*F41</f>
         <v>0</v>
       </c>
-      <c r="G38" s="45">
-[...109 lines deleted...]
-      <c r="G45" s="61"/>
       <c r="P45" s="11"/>
     </row>
-    <row r="46" spans="1:16" ht="31.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-[...11 lines deleted...]
-      </c>
+    <row r="46" spans="1:16" ht="9" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="P46" s="11"/>
     </row>
-    <row r="47" spans="1:16" ht="9" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:16" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B47" s="16"/>
+      <c r="C47" s="17"/>
+      <c r="D47" s="17"/>
+      <c r="E47" s="17"/>
+      <c r="F47" s="18"/>
+      <c r="G47" s="18"/>
       <c r="P47" s="11"/>
     </row>
-    <row r="48" spans="1:16" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="G48" s="20"/>
+    <row r="48" spans="1:16" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="P48" s="11"/>
     </row>
     <row r="49" spans="16:16" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="P49" s="11"/>
     </row>
     <row r="50" spans="16:16" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="P50" s="11"/>
     </row>
-    <row r="51" spans="16:16" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-    <row r="54" spans="16:16" ht="16.5" x14ac:dyDescent="0.25"/>
+    <row r="53" spans="16:16" ht="16.5" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <sheetProtection sheet="1" selectLockedCells="1"/>
-[...4 lines deleted...]
-    <mergeCell ref="A44:F44"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="rwSYBUxizbzNsWL+yakV98nT4/J9m3HIEQxpaen6r+KjX5WufBYnFCV1tEAm5HuxSKce8/+4PnlnMe31SYRvAA==" saltValue="Y4iMl2IpmcSXr9vnx3hHpw==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <mergeCells count="16">
+    <mergeCell ref="C1:G1"/>
+    <mergeCell ref="C3:G3"/>
+    <mergeCell ref="C2:G2"/>
+    <mergeCell ref="A5:D5"/>
+    <mergeCell ref="A7:D7"/>
+    <mergeCell ref="E5:G5"/>
+    <mergeCell ref="E7:G7"/>
+    <mergeCell ref="A31:E32"/>
+    <mergeCell ref="F31:G32"/>
+    <mergeCell ref="A45:F45"/>
+    <mergeCell ref="A43:F43"/>
+    <mergeCell ref="A37:E37"/>
     <mergeCell ref="A38:E38"/>
     <mergeCell ref="A39:E39"/>
     <mergeCell ref="A40:E40"/>
     <mergeCell ref="A41:E41"/>
-    <mergeCell ref="A42:E42"/>
-[...3 lines deleted...]
-    <mergeCell ref="E8:G8"/>
   </mergeCells>
-  <dataValidations count="1">
-[...4 lines deleted...]
-  </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.35433070866141736" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" cellComments="asDisplayed" r:id="rId1"/>
   <ignoredErrors>
-    <ignoredError sqref="G14 G15:G25" unlockedFormula="1"/>
+    <ignoredError sqref="G13 G14:G24" unlockedFormula="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{369609BC-7B1A-4E46-B39C-E12639D5B2CF}">
   <dimension ref="A1:E11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I21" sqref="I21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.25" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="15.85546875" style="22" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="16384" width="11.42578125" style="22"/>
+    <col min="1" max="1" width="15.85546875" style="20" customWidth="1"/>
+    <col min="2" max="3" width="11.85546875" style="20" bestFit="1" customWidth="1"/>
+    <col min="4" max="5" width="11.5703125" style="20" bestFit="1" customWidth="1"/>
+    <col min="6" max="16384" width="11.42578125" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="20.25" x14ac:dyDescent="0.35">
-      <c r="A1" s="25" t="s">
+      <c r="A1" s="23" t="s">
         <v>56</v>
       </c>
-      <c r="B1" s="25"/>
-[...2 lines deleted...]
-      <c r="E1" s="25"/>
+      <c r="B1" s="23"/>
+      <c r="C1" s="23"/>
+      <c r="D1" s="23"/>
+      <c r="E1" s="23"/>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A4" s="23" t="s">
+      <c r="A4" s="21" t="s">
         <v>59</v>
       </c>
-      <c r="B4" s="23" t="s">
+      <c r="B4" s="21" t="s">
         <v>57</v>
       </c>
-      <c r="C4" s="23" t="s">
+      <c r="C4" s="21" t="s">
         <v>58</v>
       </c>
-      <c r="D4" s="23" t="s">
+      <c r="D4" s="21" t="s">
         <v>54</v>
       </c>
-      <c r="E4" s="23" t="s">
+      <c r="E4" s="21" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A5" s="23" t="e">
+      <c r="A5" s="21" t="e">
         <f t="shared" ref="A5:A11" si="0">IF(AND(Date_naissance&gt;=B5,Date_naissance&lt;=C5),"Oui","")</f>
         <v>#NAME?</v>
       </c>
-      <c r="B5" s="24">
+      <c r="B5" s="22">
         <v>18264</v>
       </c>
-      <c r="C5" s="24">
+      <c r="C5" s="22">
         <v>23376</v>
       </c>
-      <c r="D5" s="23">
+      <c r="D5" s="21">
         <v>62</v>
       </c>
-      <c r="E5" s="23">
+      <c r="E5" s="21">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A6" s="23" t="e">
+      <c r="A6" s="21" t="e">
         <f t="shared" si="0"/>
         <v>#NAME?</v>
       </c>
-      <c r="B6" s="24">
+      <c r="B6" s="22">
         <v>23377</v>
       </c>
-      <c r="C6" s="24">
+      <c r="C6" s="22">
         <v>23832</v>
       </c>
-      <c r="D6" s="23">
+      <c r="D6" s="21">
         <v>62</v>
       </c>
-      <c r="E6" s="23">
+      <c r="E6" s="21">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A7" s="23" t="e">
+      <c r="A7" s="21" t="e">
         <f t="shared" si="0"/>
         <v>#NAME?</v>
       </c>
-      <c r="B7" s="24">
+      <c r="B7" s="22">
         <v>23833</v>
       </c>
-      <c r="C7" s="24">
+      <c r="C7" s="22">
         <v>24107</v>
       </c>
-      <c r="D7" s="23">
+      <c r="D7" s="21">
         <v>63</v>
       </c>
-      <c r="E7" s="23">
+      <c r="E7" s="21">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A8" s="23" t="e">
+      <c r="A8" s="21" t="e">
         <f t="shared" si="0"/>
         <v>#NAME?</v>
       </c>
-      <c r="B8" s="24">
+      <c r="B8" s="22">
         <v>24108</v>
       </c>
-      <c r="C8" s="24">
+      <c r="C8" s="22">
         <v>24472</v>
       </c>
-      <c r="D8" s="23">
+      <c r="D8" s="21">
         <v>63</v>
       </c>
-      <c r="E8" s="23">
+      <c r="E8" s="21">
         <v>3</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A9" s="23" t="e">
+      <c r="A9" s="21" t="e">
         <f t="shared" si="0"/>
         <v>#NAME?</v>
       </c>
-      <c r="B9" s="24">
+      <c r="B9" s="22">
         <v>24473</v>
       </c>
-      <c r="C9" s="24">
+      <c r="C9" s="22">
         <v>24837</v>
       </c>
-      <c r="D9" s="23">
+      <c r="D9" s="21">
         <v>63</v>
       </c>
-      <c r="E9" s="23">
+      <c r="E9" s="21">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A10" s="23" t="e">
+      <c r="A10" s="21" t="e">
         <f t="shared" si="0"/>
         <v>#NAME?</v>
       </c>
-      <c r="B10" s="24">
+      <c r="B10" s="22">
         <v>24838</v>
       </c>
-      <c r="C10" s="24">
+      <c r="C10" s="22">
         <v>25203</v>
       </c>
-      <c r="D10" s="23">
+      <c r="D10" s="21">
         <v>63</v>
       </c>
-      <c r="E10" s="23">
+      <c r="E10" s="21">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A11" s="23" t="e">
+      <c r="A11" s="21" t="e">
         <f t="shared" si="0"/>
         <v>#NAME?</v>
       </c>
-      <c r="B11" s="24">
+      <c r="B11" s="22">
         <v>25204</v>
       </c>
-      <c r="C11" s="24">
+      <c r="C11" s="22">
         <v>25568</v>
       </c>
-      <c r="D11" s="23">
+      <c r="D11" s="21">
         <v>64</v>
       </c>
-      <c r="E11" s="23">
+      <c r="E11" s="21">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5E1D0F95-28A4-43EF-8B9D-2191A63503DC}">
   <dimension ref="B1:B3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F14" sqref="F14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="11.5703125" customWidth="1"/>
   </cols>
   <sheetData>
@@ -2908,101 +2863,101 @@
       <c r="K4" s="8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="7">
         <v>1</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="4">
         <v>0</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J5" s="7" t="e">
         <f>INDEX($D$5:$D$53,MATCH(#REF!,'Table indiciaire C1'!$F$5:$F$54,0),1)</f>
         <v>#REF!</v>
       </c>
       <c r="K5" s="7" t="e">
-        <f>INDEX($D$5:$D$53,MATCH('Services privés'!#REF!,'Table indiciaire C1'!$F$5:$F$54,0),1)</f>
+        <f>INDEX($D$5:$D$53,MATCH('Calcul 2026'!#REF!,'Table indiciaire C1'!$F$5:$F$54,0),1)</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="7">
         <v>1</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="4">
         <v>1</v>
       </c>
       <c r="F6" s="4">
         <f>E6</f>
         <v>1</v>
       </c>
-      <c r="I6" s="31" t="s">
+      <c r="I6" s="72" t="s">
         <v>20</v>
       </c>
       <c r="J6" s="7" t="e">
         <f>INDEX($G$5:$G$53,MATCH(#REF!,'Table indiciaire C1'!$F$5:$F$54,0),1)</f>
         <v>#REF!</v>
       </c>
       <c r="K6" s="7" t="e">
-        <f>INDEX($G$5:$G$53,MATCH('Services privés'!#REF!,'Table indiciaire C1'!$F$5:$F$54,0),1)</f>
+        <f>INDEX($G$5:$G$53,MATCH('Calcul 2026'!#REF!,'Table indiciaire C1'!$F$5:$F$54,0),1)</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="7">
         <v>1</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E7" s="4">
         <v>1</v>
       </c>
       <c r="F7" s="4">
         <f>F6+E7</f>
         <v>2</v>
       </c>
-      <c r="I7" s="31"/>
+      <c r="I7" s="72"/>
       <c r="J7" s="7" t="e">
         <f>IF(J6=0,"",J6)</f>
         <v>#REF!</v>
       </c>
       <c r="K7" s="7" t="e">
         <f>IF(K6=0,"",K6)</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="7">
         <v>1</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E8" s="4">
         <v>1</v>
       </c>
       <c r="F8" s="4">
         <f t="shared" ref="F8:F30" si="0">F7+E8</f>
         <v>3</v>
@@ -3849,52 +3804,52 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="8" baseType="lpstr">
-      <vt:lpstr>Services privés</vt:lpstr>
+      <vt:lpstr>Calcul 2026</vt:lpstr>
       <vt:lpstr>Age départ retraite</vt:lpstr>
       <vt:lpstr>Liste</vt:lpstr>
       <vt:lpstr>Table indiciaire C1</vt:lpstr>
       <vt:lpstr>Feuil2</vt:lpstr>
-      <vt:lpstr>'Services privés'!Impression_des_titres</vt:lpstr>
+      <vt:lpstr>'Calcul 2026'!Impression_des_titres</vt:lpstr>
       <vt:lpstr>NOui_Non</vt:lpstr>
-      <vt:lpstr>'Services privés'!Zone_d_impression</vt:lpstr>
+      <vt:lpstr>'Calcul 2026'!Zone_d_impression</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Marc PHILIPPON</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>